--- v0 (2025-11-26)
+++ v1 (2026-06-25)
@@ -435,51 +435,51 @@
         <w:t xml:space="preserve">Over: De Karel Foundation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">De Karel Foundation zet zich in om historisch treinmaterieel in bedrijf te houden en geld in te zamelen voor goede doelen. Treinstel de Karel kan worden gehuurd voor charterritten, waarna de opbrengst voor vrijwel 100% naar KWF gaat.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Newsroom</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Bekijk het volledige persbericht inclusief meer foto's en video's in onze Newsroom.</w:t>
+        <w:t xml:space="preserve">Bekijk het volledige persbericht inclusief meer media in onze Newsroom.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bekijk het volledige persbericht</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bekijk alle voorgaande persberichten</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>